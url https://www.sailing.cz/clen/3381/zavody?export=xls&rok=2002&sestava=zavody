--- v0 (2026-05-11)
+++ v1 (2026-09-09)
@@ -65,51 +65,51 @@
   <si>
     <t>SANTI Cup</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>022406</t>
   </si>
   <si>
     <t>Krajský přebor I (přebor MS kraje)</t>
   </si>
   <si>
     <t>022126</t>
   </si>
   <si>
     <t>Mistrovství ČR 2002</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>022117</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>022109</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>021802</t>
   </si>
   <si>
     <t>Rozkošský surf + KP I  (přebor HK kraje)</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>