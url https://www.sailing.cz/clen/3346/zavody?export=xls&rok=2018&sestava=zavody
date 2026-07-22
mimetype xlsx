--- v0 (2026-05-31)
+++ v1 (2026-07-22)
@@ -95,51 +95,51 @@
   <si>
     <t>MMČR FINN</t>
   </si>
   <si>
     <t>Lipno - Kovářov</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Rofi Pokal</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>Červnový závod</t>
   </si>
   <si>
     <t>2018-05-19</t>
   </si>
   <si>
     <t>Bleděmodrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2018-05-16</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>2018-05-12</t>
   </si>