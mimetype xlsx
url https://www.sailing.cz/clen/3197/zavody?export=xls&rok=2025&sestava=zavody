--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t xml:space="preserve">KaB  </t>
   </si>
   <si>
     <t>2025-09-27</t>
   </si>
   <si>
     <t>Zářivé plachty</t>
   </si>
   <si>
     <t xml:space="preserve">KaD  </t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Grand Prix NJ</t>
   </si>