--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-28</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>2017-07-26</t>
   </si>
   <si>
     <t>Prigl rejs XVI</t>
   </si>
   <si>
     <t>2017-08-05</t>
   </si>
   <si>
     <t>Mem. Dušana Vaculky</t>
   </si>