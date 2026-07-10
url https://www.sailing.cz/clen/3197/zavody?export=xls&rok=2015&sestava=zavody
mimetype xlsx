--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Kiss my RS I.</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2015-06-17</t>
   </si>
   <si>
     <t>Prigl Rejs XI</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
     <t>2015-09-02</t>
   </si>