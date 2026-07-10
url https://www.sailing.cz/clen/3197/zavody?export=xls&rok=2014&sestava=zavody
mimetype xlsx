--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -62,51 +62,51 @@
   <si>
     <t>2014-04-12</t>
   </si>
   <si>
     <t>Brněnský RStart</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2014-05-08</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Prígl Rejs V</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-05-25</t>
   </si>
   <si>
     <t>Kiss my Rs I.</t>
   </si>
   <si>
     <t>2014-05-31</t>
   </si>
   <si>
     <t>Prígl Rejs III</t>
   </si>
   <si>
     <t>2014-06-18</t>
   </si>
   <si>
     <t>Prígl Rejs IX</t>
   </si>
   <si>
     <t>2014-06-27</t>
   </si>
   <si>
     <t>Grand prix námořního jachtingu Brno 2014</t>
   </si>