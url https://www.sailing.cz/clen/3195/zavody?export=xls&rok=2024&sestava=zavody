--- v0 (2026-05-31)
+++ v1 (2026-08-20)
@@ -68,51 +68,51 @@
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
     <t>2024-08-07</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK V</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Prýgl rejs 10</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Kajutovky na Prýglu III</t>
   </si>