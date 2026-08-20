--- v0 (2026-05-31)
+++ v1 (2026-08-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 5</t>
   </si>