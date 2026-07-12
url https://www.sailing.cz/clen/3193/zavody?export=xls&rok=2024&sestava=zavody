--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -80,51 +80,51 @@
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Sobotní rejs V</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky (CBT)</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Prýgl rejs 11</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Afterparty - RS Vareo</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2024-07-10</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK IV</t>
   </si>