--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2022-09-28</t>
   </si>
   <si>
     <t>Prígl Rejs 23</t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>