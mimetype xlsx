--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>24. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Memeoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-20</t>
   </si>
   <si>
     <t>Nedělní Rejs XXIII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2020-06-20</t>
   </si>