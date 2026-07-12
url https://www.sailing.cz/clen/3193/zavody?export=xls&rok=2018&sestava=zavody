--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -98,51 +98,51 @@
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>Prigl rejs 22</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Kiss My RS III.</t>
   </si>
   <si>
     <t>2018-09-05</t>
   </si>
   <si>
     <t>Prigl rejs 21</t>
   </si>
   <si>
     <t>2018-08-29</t>
   </si>
   <si>
     <t>Prigl rejs 20</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Lanex Cup 2018</t>
   </si>
   <si>
     <t>2018-08-19</t>
   </si>
   <si>
     <t>Prázdninový závod II.</t>
   </si>
   <si>
     <t>2018-08-08</t>
   </si>
   <si>
     <t>Prigl rejs 17</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>Prigl rejs 16</t>
   </si>