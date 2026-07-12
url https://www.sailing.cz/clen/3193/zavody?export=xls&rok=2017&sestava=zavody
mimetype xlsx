--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2017-06-21</t>
   </si>
   <si>
     <t>Prigl rejs XII</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>