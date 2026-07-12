--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-09</t>
   </si>
   <si>
     <t>Brněnský RS Start</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-04-20</t>
   </si>
   <si>
     <t>Prigl rejs III</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-04-30</t>
   </si>
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t>2016-05-11</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>2016-05-25</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>