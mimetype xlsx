--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -65,51 +65,51 @@
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>GP NJ 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2020-09-02</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XVIII</t>
   </si>
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Retro Cup (Cabin Trophy 2020)</t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Brněnská šestka (Cabin Trophy 2020)</t>
   </si>