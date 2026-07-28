--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -62,51 +62,51 @@
   <si>
     <t>2016-04-30</t>
   </si>
   <si>
     <t>To je celá to je půl</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-05-07</t>
   </si>
   <si>
     <t>Krajský RS Přebor</t>
   </si>
   <si>
     <t>2016-05-11</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>2016-05-29</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2016-06-15</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>2016-07-17</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>