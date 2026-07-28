--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-11</t>
   </si>
   <si>
     <t>Brněnský RStart</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-04-25</t>
   </si>
   <si>
     <t>Velká cena YC Lipna</t>
   </si>
   <si>
     <t>Lipno - Lipno n.Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2015-04-29</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>