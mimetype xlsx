--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2014-03-15</t>
   </si>
   <si>
     <t>Jarní RS svezení</t>
   </si>
   <si>
     <t>Praha - Vltava</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2014-04-06</t>
   </si>
   <si>
     <t>Prígl Rejs I</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-04-12</t>
   </si>
   <si>
     <t>Brněnský RStart</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2014-04-30</t>
   </si>
   <si>
     <t>Prígl Rejs II</t>
   </si>
   <si>
     <t>2014-05-03</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>2014-05-08</t>
   </si>