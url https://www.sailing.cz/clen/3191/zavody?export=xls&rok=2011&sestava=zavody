--- v0 (2026-06-02)
+++ v1 (2026-07-28)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-05-18</t>
   </si>
   <si>
     <t>Brněnský rejs II.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-05-25</t>
   </si>
   <si>
     <t>Brněnský rejs III.</t>
   </si>
   <si>
     <t>2011-06-08</t>
   </si>
   <si>
     <t>Brněnský rejs V.</t>
   </si>
   <si>
     <t>2011-08-20</t>
   </si>
   <si>
     <t>Mem. Dušana Vaculky</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2011-10-22</t>
   </si>