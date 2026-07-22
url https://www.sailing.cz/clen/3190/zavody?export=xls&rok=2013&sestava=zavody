--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-06-19</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-08-11</t>
   </si>
   <si>
     <t>Prázdninový Prigl Rejs 2</t>
   </si>
   <si>
     <t>2013-08-23</t>
   </si>
   <si>
     <t>Grand prix - MČR</t>
   </si>
   <si>
     <t>Lipno nad Vltavou</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2013-09-27</t>
   </si>
   <si>
     <t>Pohár Fireball a CECC</t>
   </si>