--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-28</t>
   </si>
   <si>
     <t>MČR - Velká cena Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-10</t>
   </si>
   <si>
     <t>Prígl Rejs 16</t>
   </si>
   <si>
     <t>2022-07-24</t>
   </si>
   <si>
     <t>Nedělní rejs III.</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>OMNIPLAST CUP 2022</t>
   </si>
   <si>
     <t>RsV</t>
   </si>