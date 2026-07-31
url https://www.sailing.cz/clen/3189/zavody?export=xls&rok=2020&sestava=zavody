--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-20</t>
   </si>
   <si>
     <t>Nedělní Rejs XXIII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-07-08</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 X</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-06-27</t>
   </si>
   <si>
     <t>WindyPoint Regatta</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-05-24</t>
   </si>
   <si>
     <t>Nedělní Rejs I.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>