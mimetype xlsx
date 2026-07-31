--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-04-25</t>
   </si>
   <si>
     <t>Velká cena RODOP</t>
   </si>
   <si>
     <t>Lipno - Kovářovská zátoka</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>2015-04-29</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-02</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše RS</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-07-15</t>
   </si>
   <si>
     <t>Prigl Rejs XV</t>
   </si>
   <si>
     <t>2015-07-22</t>
   </si>