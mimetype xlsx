--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-05-05</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2012-05-30</t>
   </si>
   <si>
     <t>Prigl rejs 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2012-09-22</t>
   </si>
   <si>
     <t>Modrý hrozen B</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2012-10-06</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2012-10-27</t>
   </si>
   <si>
     <t>MČR</t>
   </si>