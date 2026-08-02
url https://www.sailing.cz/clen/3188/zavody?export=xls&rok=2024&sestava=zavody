--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -77,51 +77,51 @@
   <si>
     <t>Pohár YC Nechranice IV</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Prýgl rejs 13</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>