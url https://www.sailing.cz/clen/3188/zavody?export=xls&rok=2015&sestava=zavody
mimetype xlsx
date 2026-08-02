--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-07-15</t>
   </si>
   <si>
     <t>Prigl Rejs XV</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2015-09-16</t>
   </si>
   <si>
     <t>Prigl Rejs XIV</t>
   </si>
   <si>
     <t>2015-10-03</t>
   </si>
   <si>
     <t>SPP CZ Poslední vítr + GP RS Vareo</t>
   </si>