--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Prígl Rejs V</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
     <t>2014-10-04</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2014-10-18</t>
   </si>
   <si>
     <t xml:space="preserve">Modrá stuha </t>
   </si>
 </sst>
 </file>
 