--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -71,51 +71,51 @@
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>2020-09-20</t>
   </si>
   <si>
     <t>Nedělní Rejs XXIII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
     <t>2020-09-02</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XVIII</t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIII</t>
   </si>
   <si>
     <t>2020-07-19</t>
   </si>
   <si>
     <t>Nedělní Rejs III.</t>
   </si>