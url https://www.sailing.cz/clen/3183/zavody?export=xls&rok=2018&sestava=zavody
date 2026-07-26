--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (dálkový závod)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-09-16</t>
   </si>
   <si>
     <t>Kiss My RS IV.</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2018-09-01</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>