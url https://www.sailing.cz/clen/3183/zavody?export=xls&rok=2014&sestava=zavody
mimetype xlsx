--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2014-06-18</t>
   </si>
   <si>
     <t>Prígl Rejs IX</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-07-12</t>
   </si>
   <si>
     <t>Prázdninovej rejs</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2014-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs XVII</t>
   </si>
   <si>
     <t>2014-09-17</t>
   </si>
   <si>
     <t>Prígl Rejs XX</t>
   </si>
   <si>
     <t>2014-10-04</t>
   </si>