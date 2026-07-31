--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>
   <si>
     <t>Velká cena YC</t>
   </si>
   <si>
     <t xml:space="preserve">KaA  </t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>Prýgl rejs 16</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>2025-07-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2025-07-26</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t>2025-06-29</t>
   </si>
   <si>
     <t>Nedělní rejs III</t>
   </si>