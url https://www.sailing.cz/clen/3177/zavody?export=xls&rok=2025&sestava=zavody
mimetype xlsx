--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -104,51 +104,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2025-06-13</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>
   <si>
     <t>2025-06-06</t>
   </si>
   <si>
     <t>International RS Aero Regatta - RS Aero Swiss Open</t>
   </si>
   <si>
     <t>Lago Maggiore</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>Prýgl rejs 5</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-05-11</t>
   </si>
   <si>
     <t>Nedělní rejs I</t>
   </si>
   <si>
     <t>2025-05-03</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-04-24</t>
   </si>
   <si>
     <t>RS Aero European Championship 2025</t>
   </si>
   <si>
     <t>Lago di Garda, Italy</t>
   </si>