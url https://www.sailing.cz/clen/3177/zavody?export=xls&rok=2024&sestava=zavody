--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -77,51 +77,51 @@
   <si>
     <t>725 m. nad věcí</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-09-21</t>
   </si>
   <si>
     <t>Mácháčský zápich</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Veľká cena Sľňavy</t>
   </si>
   <si>
     <t>Sĺňava</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Prýgl rejs 9</t>
   </si>