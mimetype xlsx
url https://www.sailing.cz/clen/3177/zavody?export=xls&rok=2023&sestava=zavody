--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Mácháčský zápich</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-20</t>
   </si>
   <si>
     <t>Kajutovky na Prýglu IV.</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>