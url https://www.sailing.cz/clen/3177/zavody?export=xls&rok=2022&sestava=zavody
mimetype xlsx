--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -68,51 +68,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>Předposlední vítr</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>OMNIPLAST CUP 2022</t>
   </si>
   <si>
     <t>2022-06-17</t>
   </si>
   <si>
     <t>Windypoint regatta</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>