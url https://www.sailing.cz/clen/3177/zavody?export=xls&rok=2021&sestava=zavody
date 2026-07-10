--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-13</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XXIV. Pohár JmK</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-24</t>
   </si>
   <si>
     <t>Regata 725</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>GP NJ 2021</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-08-11</t>
   </si>