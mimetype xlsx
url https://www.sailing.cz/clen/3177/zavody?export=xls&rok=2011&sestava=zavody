--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2011-05-07</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2011-05-18</t>
   </si>
   <si>
     <t>Brněnský rejs II.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-09-16</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2011-10-15</t>
   </si>
   <si>
     <t xml:space="preserve">Mistrovství Valašsko-Slovácka na Hané </t>
   </si>
   <si>
     <t>Štěrkovna Hráza</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>