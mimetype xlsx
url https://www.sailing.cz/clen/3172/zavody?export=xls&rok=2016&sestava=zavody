--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -86,51 +86,51 @@
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2016-07-09</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-08-20</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2016-09-03</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
   <si>
     <t>Česká jachtařská liga III.</t>
   </si>