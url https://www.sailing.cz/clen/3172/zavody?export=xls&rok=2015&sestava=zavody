--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -68,51 +68,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2015-07-10</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-09-19</t>
   </si>
   <si>
     <t>Modrý Hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-09-25</t>
   </si>
   <si>
     <t>MČR + CECC</t>
   </si>
   <si>
     <t>2015-10-03</t>
   </si>
   <si>
     <t>SPP CZ Poslední vítr + GP RS Vareo</t>
   </si>
 </sst>
 </file>
 