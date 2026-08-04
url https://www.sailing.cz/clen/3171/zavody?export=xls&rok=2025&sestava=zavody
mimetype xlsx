--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Grand Prix NJ</t>
   </si>
   <si>
     <t xml:space="preserve">KaF  </t>
   </si>
   <si>
     <t>2025-08-23</t>
   </si>
   <si>
     <t>Velká cena YC</t>
   </si>
   <si>
     <t>2025-08-15</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>