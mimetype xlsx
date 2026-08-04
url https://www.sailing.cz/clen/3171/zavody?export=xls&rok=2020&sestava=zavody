--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>GP NJ 2020</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-09-02</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XVIII</t>
   </si>
   <si>
     <t>2020-08-30</t>
   </si>
   <si>
     <t>Nedění Rejs V</t>
   </si>