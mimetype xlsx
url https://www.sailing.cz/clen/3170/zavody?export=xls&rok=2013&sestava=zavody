--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2013-05-04</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>2013-06-05</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2013-06-12</t>
   </si>
   <si>
     <t>Prigl Rejs VII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-06-15</t>
   </si>
   <si>
     <t>O pohár starosty Lipna</t>
   </si>
   <si>
     <t>Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2013-08-18</t>
   </si>
   <si>
     <t>Prázdninový Prigl Rejs 3</t>
   </si>
   <si>
     <t>2013-08-23</t>
   </si>
   <si>
     <t>Grand prix - MČR</t>
   </si>
   <si>
     <t>2013-08-30</t>
   </si>