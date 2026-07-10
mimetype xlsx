--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -107,51 +107,51 @@
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>MČR - Král Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2010-07-09</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>2010-08-28</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-09-18</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2010-09-25</t>
   </si>
   <si>
     <t>ME Fireball</t>
   </si>
   <si>
     <t>2010-10-09</t>
   </si>
   <si>
     <t>FB party</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>