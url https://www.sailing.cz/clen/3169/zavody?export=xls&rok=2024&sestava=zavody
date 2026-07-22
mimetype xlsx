--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>