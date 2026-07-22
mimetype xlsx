--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-13</t>
   </si>
   <si>
     <t>Nedění Rejs VI</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>Předposlední vítr</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>