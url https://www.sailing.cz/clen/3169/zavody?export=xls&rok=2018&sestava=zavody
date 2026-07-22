--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -92,51 +92,51 @@
   <si>
     <t>2018-09-16</t>
   </si>
   <si>
     <t>Kiss My RS IV.</t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>Prigl rejs 22</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Kiss My RS III.</t>
   </si>
   <si>
     <t>2018-08-29</t>
   </si>
   <si>
     <t>Prigl rejs 20</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Lanex Cup 2018</t>
   </si>
   <si>
     <t>2018-08-19</t>
   </si>
   <si>
     <t>Prázdninový závod II.</t>
   </si>
   <si>
     <t>2018-08-08</t>
   </si>
   <si>
     <t>Prigl rejs 17</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>Prigl rejs 16</t>
   </si>