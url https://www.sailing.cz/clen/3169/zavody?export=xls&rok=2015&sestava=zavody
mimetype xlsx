--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>
   <si>
     <t>2015-07-22</t>
   </si>