--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-05-01</t>
   </si>
   <si>
     <t>Prigl Rejs I</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2013-05-08</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-05-25</t>
   </si>
   <si>
     <t>Hornický kahan</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Kiss my RS III</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2013-06-05</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>