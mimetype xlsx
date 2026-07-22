--- v0 (2026-05-17)
+++ v1 (2026-07-22)
@@ -146,51 +146,51 @@
   <si>
     <t>081322</t>
   </si>
   <si>
     <t>2008-08-02</t>
   </si>
   <si>
     <t>Regata pivovaru Bohemia Regent</t>
   </si>
   <si>
     <t>Třeboň - Svět</t>
   </si>
   <si>
     <t>082143</t>
   </si>
   <si>
     <t>2008-08-24</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>082136</t>
   </si>
   <si>
     <t>2008-09-20</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>082139</t>
   </si>
   <si>
     <t>2008-09-27</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>