--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Porto Venere Italy</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>2015-05-22</t>
   </si>
   <si>
     <t>2015 EUROPEAN SAILING SERIES</t>
   </si>
   <si>
     <t>Riva del Garda</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-09-16</t>
   </si>
   <si>
     <t>Prigl Rejs XIV</t>
   </si>
   <si>
     <t>2015-10-03</t>
   </si>
   <si>
     <t>MČR - Poslední vítr</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-10-17</t>
   </si>
   <si>
     <t>19. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>